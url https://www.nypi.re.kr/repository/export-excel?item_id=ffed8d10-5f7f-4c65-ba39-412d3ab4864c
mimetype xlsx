--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김현주||손승영||이진숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:12Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:12Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:12Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 의의와 필요성
  2. 연구의 내용과 방법
 Ⅱ. 청소년을 둘러싼 가족환경의 변화분석
  1. 가족과 인구동태의 변화
 Ⅲ. 청소년 가족정책에 대한 진단ㆍ분석
  1. 청소년업무 소관부처의 청소년 가족정책 체계
  2. 청소년 업무 소관부처의 청소년 가족정책 내용
  3. 여성가족부의 청소년 가족정책
  4. 보건복지부의 청소년 가족정책 체계
  5. 보건복지부의 청소년 가족정책의 내용
  6. 미래지향적 청소년 가족정책 지원의 방향
 Ⅳ. 청소년 가족분야 핵심 변화 트렌드와 정책제언
  1. 청소년의 사회환경과 정책변화 핵심 트렌드
  2. SWOT 분석틀에 따른 청소년 정책 제언</t>
         </is>