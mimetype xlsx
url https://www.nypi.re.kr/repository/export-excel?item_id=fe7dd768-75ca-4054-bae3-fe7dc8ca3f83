--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원 학교폭력예방교육지원센터</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:39Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:39Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:39Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>01. 학교폭력 예방교육 운영학교의 개요
    1. 학교폭력 예방교육 운영학교
    2. 2019년 학교폭력 예방교육 운영학교 운영 중점 사항
    3. 학교폭력 예방교육 프로그램
 02. 학교폭력 예방교육 운영학교 컨설팅 개요
    1. 학교폭력 예방교육 컨설팅의 개념
    2. 학교폭력 예방교육 컨설팅단의 역할
    3. 컨설팅 내용 및 절차
 03. 학교폭력 예방교육 컨설팅의 운영
    1. 컨설팅 운영의 Q&amp;amp;A
    2. 컨설팅의 중점 점검 사항
 04. 어울림 프로그램 운영 우수사례
    1. 초등학교 우수사례: 부산 주학초등학교, 진천 상산초등학교, 경남 외간초등학교
    2. 중학교 우수사례: 충남 선도중학교
    3. 고등학교 우수사례: 대구 경상고등학교
 1. 어울림 프로그램 목록