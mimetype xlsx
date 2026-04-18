--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||모상현||서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 최근 외국의 청소년활동 프로그램 동향, 현황을 파악하고 이를 바탕으로 앞으로 우리나라 청소년활동 발전방안에 대한 시사점을 도출하고자 실시되었음.
  전문가 조사를 통해 최종 선정된 5개국(일본, 미국, 영국, 호주, 프랑스, 핀란드)을 중심으로 각 국가의 청소년활동 프로그램의 국가적 동향, 국각별 우수 청소년활동 프로그램, 그리고 각 국가의 청소년활동프로그램이 우리나라에 가지는 함의를 주로 살펴보았음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
   1. 연구의 필요성 및 목적
   2. 연구내용
   3. 연구방법
 Ⅱ. 외국의 청소년활동프로그램
   1. 일본
     1) 청소년활동 프로그램의 국가적 동향
     2) 일본의 우수 청소년활동 프로그램
     3) 일본 청소년활동 프로그램 시사점
   2. 미국