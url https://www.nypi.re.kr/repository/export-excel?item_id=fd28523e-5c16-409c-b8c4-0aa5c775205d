--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||김형주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 오늘날 청소년들의 국가관, 역사의식, 시민의식과 통일·안보의식의 현 실태를 조사·분석하고, 이에 근거하여 현재와 미래의 주역인 청소년들의 애국심 함양을 위한 정책대안을 모색하고자 한다. 또한 최근의 남북관계와 한미관계 등 국내외 정세변화에 따른 안보상황 진단과 함께 청소년의 국가관 확립을 위한 교육모델과 중장기 추진전략을 마련하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구의 필요성
 2. 연구의 내용
 3. 연구 방법 및 절차
 Ⅱ. 청소년의 국가관·안보의식 실태 및 국가안보의 새로운 개념
 1. 국가관·안보의식의 현 실태 및 문제점
 2. 주변국과 남북관계 속에서 한반도 안보상황
 3. 국가 안보개념에 대한 새로운 조명
 4. 독일의 통일과정과 통일교육이 우리나라에 주는 시사점
 5. 미국의 역사교육과 시민교육의 내용 및 시사점
 6. 청소년 국과관·안보의식 관련 선행연구
 Ⅲ. 청소년의 국가관·안보의식 조사 질문지 개발