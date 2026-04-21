--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>연구목적
 - 인력수급 불일치를 해소하기 위해 다양한 정책과제를 도출하기 위해서는 양적수급 전망 외에도 질적인 분석 추가 시행 필요
 - 이에 중장기 인력수급 전망 실시와 병행하여 질적 수급 관련 이슈에 대한 심도 깊은 추가 분석 실시
 - 분석결과를 통해 향후 정책본부가 추진할 인력수급을 원활하게 추진하기 위한 정책과제를 도출하고 이를 국가인적자원위원회에 보고 및 시행 
 주요내용
 - 하향취업(Over-Education), 전공불일치(Subject mismatch), 숙련 불일치(Skill mismatch) 등 직무불일치 분석
 - 미래 숙련(기술) 수요 변화에 따른 교육과정 개편 방향 진단
 - 미래 직업 등 사회변화 트렌드 분석</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>차 례 
 Ⅰ. 서론
 Ⅱ. 이론적 고찰
  1. 질적 불일치의 개념
  2. 질적 불일치 결정요인