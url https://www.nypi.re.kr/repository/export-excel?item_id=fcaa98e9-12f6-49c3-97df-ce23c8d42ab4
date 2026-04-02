--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임천순||윤경원||하연섭</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 배경과 목적
  2. 연구의 구조와 방법
 Ⅱ. 청소년을 둘러싼 교육 환경의 변화 분석
  1. 지식기반사회의 도래
  2. 교육환경의 변화
 Ⅲ. 청소년 교육관련 정책의 변화와 진단 
  1. 청소년 교육 정책 동향
  2. 주요국의 청소년 교육 전망
 Ⅳ. 청소년 교육 분야 핵심 변화 트렌드와 정책 제언
  1. 청소년을 둘러싼 사회환경과 정책변화 핵심트렌드
  2. SWOT 분석틀에 따른 청소년 정책 제언</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>