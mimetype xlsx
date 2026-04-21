--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김현철</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 연구의 개요 	1 
 1. 연구의 필요성 및 목적	 3
 2. 연구내용	 5
 1) 자유학기제 운영현황 분석	 5
 2) 농산어촌 청소년수련시설을 활용한 자유학기제 지원 모델 개발	 6
 3. 연구방법	 6
 1) 문헌분석	 6
 2) 설문조사	 6
 3) 사례조사	 7
 4) 전문가 자문회의	 7
 제Ⅱ장 농산어촌 자유학기제 지원 및 운영 현황과 시사점	 9
 1. 농산어촌 자유학기제 지원 현황	 11
 1) 자유학기제 운영 관련 주요 이슈	 11
 2) 중앙부처 및 지자체의 자유학기제 지원 프로그램 현황	 12
 3) 원격영상 진로멘토링사업 현황	 14
 4) 진로체험버스 운영 현황	 17