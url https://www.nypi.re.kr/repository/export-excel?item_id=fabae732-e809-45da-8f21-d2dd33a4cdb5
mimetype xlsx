--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>교육부</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 초등 우수사례 
    - 대구현풍초등학교
    - 인천송천초등학교
    - 광주송정중앙초등학교
    - 울산구영초등학교
    - 영동매곡초등학교
    - 장성사창초등학
 Ⅱ. 중등 우수사례
    - 동삼중학교
    - 대구동부중학교
    - 상인천중학교
    - 상무중학교
    - 동방여자중학교
    - 야음중학교
    - 용인성지중학교
    - 대룡중학교