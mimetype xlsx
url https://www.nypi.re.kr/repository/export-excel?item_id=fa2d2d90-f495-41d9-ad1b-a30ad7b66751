--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||오해섭||김진모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구에서는 사회 환경 변화 속에서 농어촌청소년육성재단의 새로운 사업 방향을 설정하고 그에 따른 사업을 발굴하기 위하여 농어촌청소년의 복지 욕구를 조사하고 기존 복지 정책 및 사업을 평가하였다. 또한 국내외 농어촌청소년 복지기관의 사례와 전문가의 의견 등을 통해서 농어촌청소년 복지정책의 대안 제시와 사업을 개발하고자 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구 목적 및 필요성
  2. 연구범위 및 내용
  3. 연구방법
 Ⅱ. 이론적 배경
  1. 농어촌청소년 복지의 개념과 범위
  2. 청소년정책 평가의 의미와 접근방법
 Ⅲ. 우리나라 농어촌청소년 복지정책 현황
  1. 농어촌청소년 인구 변화
  2. 한국의 농어촌청소년 복지정책 및 프로그램
  3. 농어촌청소년육성재단의 복지정책 및 프로그램
 Ⅳ. 농어촌청소년의 생활실태 및 복지욕구