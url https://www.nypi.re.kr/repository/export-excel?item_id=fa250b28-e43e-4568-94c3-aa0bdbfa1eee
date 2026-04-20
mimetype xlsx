--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:02Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 평가개요
      1. 평가의 목적 및 방향
      2. 평가 개요
      3. 평가모형 및 추진체계
      4. 평가단계와 절차
      5. 최종 평가결과 및 활용방안
 제Ⅱ장 평가지표
      1. 청소년수련관 종합평가 지표
      2. 청소년문화의집 종합평가 지표
      3. 청소년특화시설 종합평가 지표
 제Ⅲ장 청소년수련시설 실태분석
      1. 청소녀수련관 실태분석
      2. 청소년문화의집 실태분석
      3. 청소년특화시설 실태분석
 제Ⅳ장 평가결과 분석
      1. 청소년수련관 평가결과