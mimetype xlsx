--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>정효진||김희성||우정자</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 청소년의 자치활동 중 특히 문화관광부 청소년위원회를 중심으로 사례 조사를 실시하여 2004년 한 해 동안 청소년위원회의 활동과 이에 대한 실무자의 의견 등을 종합하여 청소년위원회의 활동을 통해 현재 우리나라 청소년자치활동을 평가해 보고 향후 청소년위원회를 비롯한 청소년 자치조직의 활성화와 발전방안을 강구하고자 한다. 이와 같은 연구결과는 더 나아가 청소년위원회 등 청소년 자치조직간의 상호연계 체계 및 유대방안을 마련해 나가는 데 큰 도움이 될 것이다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성
  2. 연구목적
  3. 연구내용
 Ⅱ. 문헌연구
  1. 청소년과 참여
  2. 청소년 자치활동
  3. 외국의 청소년 참여
 Ⅲ. 연구방법
  1. 연구방법론
 Ⅳ. 연구결과 : 사례연구 내용
  1. 문화관광부 청소년위원회 현황