--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>여성가족부</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 인권의 기초
 활동1. 이렇게 발전해 왔어요.
 활동2. 유엔아동권리협약의 이해
 Ⅱ. 가정
 활동1. 건강하게 살아요.
 활동2. 누구나 인간다운 생활을 해야 해
 활동3. 그래서 그렇게 서운했구나
 활동4. 안내표지판 이야기
 활동5. 체벌, 그 존재의 의미
 활동6. 부모와 건강한 관계 맺기
 활동7. 나의 삶 - 쉼과 회복
 활동8. 길들이기 너머 평등가족
 활동9. 부모와 함께 하며 걷기
 Ⅲ. 학교
 활동1. 맞지 않아도 알아요.
 활동2. 내 인생의 폭력