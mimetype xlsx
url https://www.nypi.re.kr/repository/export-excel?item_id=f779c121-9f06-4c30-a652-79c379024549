--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>안동근</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:02Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
   1. 연구의 필요성 및 목적
   2. 연구내용
   3. 연구방법
 Ⅱ. 이론적 배경
   1. 사이버불링
   2. 사이버일탈
 Ⅲ. 국내외의 청소년 사이버 범죄 정책 현황
   1. 한국의 청소년 사이버 범죄
   2. 미국의 청소년 사이버 범죄
   3. 독일의 청소년 사이버 범죄
   4. 일본의 청소년 사이버 범죄
 Ⅳ. 정책제언
   1. 정책현황 및 문제점
   2. 정책제언
   3. 기대효과