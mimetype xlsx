--- v0 (2026-01-28)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이종원||유한구||채창균||오승근||김윤나||한영근</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서  론	1
 1. 연구의 배경과 목적	3
 2. 연구의 내용과 범위	5
 제Ⅱ장 20대 청년과 사회･경제 환경	7
 1. 20대 청년과 교육	9
 1) 현황과 실태	9
 2) 주요 현안과 문제	30
 2. 20대 청년과 취업	41
 1) 현황과 실태	41
 2) 주요 현안과 문제	58
 3. 20대 청년의 진로	67
 1) 현황과 실태	67
 2) 주요 현안과 문제	91
 4. 20대 청년과 가족	96
 1) 현황과 실태	96
 2) 주요 현안과 문제	102