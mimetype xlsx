--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:03Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장  서 론	25
 1. 연구의 필요성 및 목적	26
 2. 연구내용 및 연구방법	29
 제2장  이론적 논의	31
 1. 중국인 유학생의 현황	32
 2. 중국인 유학생의 한국 사회문화적응에 영향을 미치는 요인	35
 제3장  연구 방법	47
 1. 문헌연구	48
 2. 중국인 유학생 및 한국인 학생대상 FGI 	48
 3. 설문조사 	51
 4. 국제교류담당직원 및 전문가 대상 인터뷰 	57
 제4장  연구 결과	59
 1. 중국인 유학생 및 한국인 학생 FGI 분석결과	60
 2. 설문조사 분석결과	97
 3. 국제교류담당직원 및 전문가 인터뷰 분석결과	226
 제5장  요약 및 제언	247