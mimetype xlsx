--- v0 (2026-01-27)
+++ v1 (2026-04-23)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이유진||김영한||김형모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>학대 피해아동 보호를 위해 지역사회에서 공공과 민간의 역할 분담과 협력관계 구축을 통하여 보호서비스 전달의 효율성을 제고하고, 지역사회를 중심으로 아동보호를 위한 지역사회자원들이 함께 참여하는 다원주의적 보호체계를 마련하는 등 학대피해아동 보호를 위한 지역사회 협력체계 모형을 개발해 제안하고자 한다.
  지역별 아동인구, 아동학대 발생수준, 아동보호시설 이용량 및 수용인원 등 효율성 기준과 지역단위 아동보호전문기관의 접근성, 이동거리 등 형평성 기준에 따라 아동보호전문기관의 적정 수요량을 분석해 배치기준을 도출하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1장 서론
  1. 연구목적
  2. 연구내용
  3. 연구방법
 제2장 이론적 배경
  1. 아동학대의 정의
  2. 아동학대의 유형
   1) 신체학대
   2) 정서학대
   3) 성학대