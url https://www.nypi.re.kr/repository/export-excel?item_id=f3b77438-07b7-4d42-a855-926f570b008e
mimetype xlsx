--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||오해섭||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:55Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:55Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 과업의 개요	 1
 1. 과업의 배경	 3
 2. 과업의 목적	 4
 3. 과업의 범위	 5
 Ⅱ. 개발 여건 분석	 7
 1. 도시환경 분석	 9
 2. 관련계획 및 법규 검토	 11
 Ⅲ. 사례조사 및 청소년 욕구조사 분석	 17
 1. 청소년 문화의집 사례	 19
 2. 청소년 욕구 조사 분석	 65
 Ⅳ. 기본구상	 69
 1. 비  전	 71
 2. 목  표	 71
 3. 추진전략	 72
 4. 도입시설 구상	 73
 Ⅴ. 프로그램 개발	 77