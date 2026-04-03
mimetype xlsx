--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황세영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:01Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 도입
 2. SDGs 시대 청소년 활동의 기여
    1) 국내사례
       A. 김제청소년농업생명센터의 지속가능발전교육
       B. 지구나눔연구소 프로젝트
       C. 금천구 ESD 창의인재학교
       D. 금천구 청소년의회 ''교복 입은 시민 프로젝트''
       E. 브릿지 투더 월드(통영 RCE) 프로젝트
    2) 국외사례
       A. 이스트뉴욕팜 청소년 인턴십 프로그램
       B. 뉴욕 시청 그린썸 청소년 리더십위원회
       C. 캘리포니아 버클리대의 Y-PLAN
       D. 호주 키즈 티칭 키즈
       E. 사우스 오스트레일리아 주 청소년 환경의회회</t>
         </is>
       </c>