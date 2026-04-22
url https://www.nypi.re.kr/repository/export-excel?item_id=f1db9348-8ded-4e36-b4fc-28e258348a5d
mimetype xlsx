--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>조혜영||양계민</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:00Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:00Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:00Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목      차
 Ⅰ. 서론
  1. 연구의 필요성
  2. 연구내용
  3. 연구방법
 Ⅱ. 이론적 배경 및 선행연구 고찰
  1. 멘토링 관련 이론적 검토
   1) 멘토링의 개념
   2) 사이버 멘토링
  2. 선행연구 고찰
   1) 프로그램 효과성 관련 연구
   2) E-멘토링 관련 연구
   3) 멘토링 과정 및 효과에 관한 질적 연구
 Ⅲ. 팔짱 활동 참가 실태 분석
  1. 프고그램 개요
  2. 연구방법