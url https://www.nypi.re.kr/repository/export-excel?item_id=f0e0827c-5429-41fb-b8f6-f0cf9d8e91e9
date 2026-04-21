--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김준홍||배상률||장근영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
 Ⅱ. 이론적 배경
 1. 가족규모와 청소년 자녀의 교육성취
 2. 출생순위와 청소년 자녀의 교육성취
 Ⅲ. 실증분석
 1. 분석방법 개요
 2. 분석자료
 3. 변수의 측정
 4. 통계적 분석방법
 5. 분석대상자의 일반적 특성
 6. 이변량 분석결과
 7. 회귀분석결과 : 가족규모 및 출생순위가 청소년의 교육성취에 미치는 영향
 Ⅳ. 정책적 함의와 청소년정책의 향후과제
 1. 정책적 함의
 2. 청소년정책의 향후과제