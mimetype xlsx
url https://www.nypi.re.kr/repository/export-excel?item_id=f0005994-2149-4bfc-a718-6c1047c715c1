--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최인재||김경준</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구의 필요성 및 목적
 2. 연구내용 및 방법
 Ⅱ. 이론적 배경
 1. 학교폭력의 개념 및 실태
 2. 학교폭력 피해 및 가해학생의 특성
 3. 학교폭력의 관련변인
 4. 학교폭력 피해 및 가해 프로그램 현황
 Ⅲ. 프로그램 요구도 조사
 1. 조사대상의 일반적 특성
 2. 조사내용
 3. 조사결과
 Ⅳ. 프로그램 개요 및 실제
 1. 프로그램 개요
 2. 예비프로그램 실시결과
 3. 프로그램 실제