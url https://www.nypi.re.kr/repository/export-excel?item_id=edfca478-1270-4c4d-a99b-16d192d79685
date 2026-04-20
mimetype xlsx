--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이유진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:44Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:44Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:44Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1부
  소년원학생 재범방지 통합프로그램 개발 연구보고서
  Ⅰ 서론
  Ⅱ 이론적논의
  Ⅲ 소년원 인성교육 현황 및 국내외 사례분석
  Ⅳ 면접조사 결과분석
  Ⅴ 재범방지 통합프로그램 개발
   -참고문헌
   -부록 
     1. 현장전문가 대상 면접조사지
     2. 청소년 대상 면접조사지
   -표 목차
   -그림목차
 제2부
  소년원학생 재범방지 통합프로그램 운영 매뉴얼
   Ⅰ 프로그램 운영 매뉴얼 (1회기~12회기)