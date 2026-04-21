--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||함병수||김영한||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 인천광역시청소년수련관의 현재 운영상황과 향후 발전적인 시설투자방향에 따른 시설의 효율적인 운영방안을 모색하기 위하여 시설의 관리 운영에 필요한 비용·편익 분석과 수련관 운영방식별 사례 분석 등을 실시함으로써 민간위탁 또는 시 직접운영 등에 대한 장·단점을 도출하여 바람직한 운영방식을 제시하고자 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 I. 서론
 1. 연구의 목적 및 필요성
 2. 연구의 내용
 1) 청소년수련관 관련 이론 및 법, 제도 분석
 2) 청소년수련관 운영 방식 영향 요인 분석
 3) 비용, 편익분석
 4) 청소년 운영방식 결과 도출
 3. 연구의 방법
 II.이론적 배경
 1. 공공서비스 민간위탁의 배경
 2. 공공서비스 민간위탁의 장단점