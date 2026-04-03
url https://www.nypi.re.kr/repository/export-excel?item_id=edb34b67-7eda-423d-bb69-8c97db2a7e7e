--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박선영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:05Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:05Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:05Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구배경
    2. 국제교류의 의의 및 필요성
    3. 연구목적 및 방법
 Ⅱ. 이론적 배경
    1. 국제교류의 개념과 현황
    2. 국제교류 해외사례
 Ⅲ. 청소년 국제교류 전문가 대상 FGI 조사결과 및 자문회의 결과
    1. FGI 배경
    2. FGI 방법
    3. FGI 결과
    4. 자문회의 내용 및 결과
 Ⅳ. 청소년 수요조사 결과분석
    1. 조사 개요
    2. 조사 결과
    3. 조사 결론