--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||이혜연||황여정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장 서론
 1. 연구의 필요성 및 목적
 2. 연구내용 및 범위
 제2장 이론적 배경
 1. 청소년 체험활동과 발달적 가치
 2. 청소년 체험활동의 사회·경제적 가치 추정 연구방법
 제3장 청소년 체험활동의 발달적 가치분석
 1. 발달적 가치 분석을 위한 연구 방법
 2. 분석 결과
 3. 소결
 제4장 청소년 체험활동의 사회·경제적 가치 분석 결과
 1. 청소년 체험활동의 사회·경제적 가치 추정 연구방법
 2. 청소년 체험활동 사회, 경제적 가치 연구절차
 3. 다속성 효용이론의 적용
 4. 지불의사액 추정 모형