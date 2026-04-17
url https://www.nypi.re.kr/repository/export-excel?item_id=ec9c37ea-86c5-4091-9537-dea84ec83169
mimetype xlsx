--- v0 (2026-01-27)
+++ v1 (2026-04-17)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙||홍성례</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 연구의 개요
  1.1 연구의 목적 및 기대효과
  1.2 연구범위 및 방법
  1.3 평가방법 
 Ⅱ. 전국 시·도 교육청 및 지역교육청 청소년정책 평가·분석
  2.1 교육청 청소년 정책 자료별 평가·분석
  2.2 등급별 종합평가 및 분석
  2.3 지표별 종합평가 및 분석
 Ⅲ. 결론
  3.1 연구결과의 요약
  3.2 성과 및 정책제언</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>