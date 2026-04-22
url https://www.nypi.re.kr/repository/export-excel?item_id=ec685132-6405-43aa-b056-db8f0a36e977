--- v0 (2026-01-28)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||이현수||김성희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구의 목적은 청소년과 관련된 다양한 정보의 데이트베이스화와 청소년기관이나 전문가들 사이의 정보공유를 위한 네트워크가 체계적으로 구축될 수 있는 방안과 사업내용을 구상하는 것에 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
 Ⅱ. 청소년정보 DB와 네트워크에 대한 논의
  1. 청소년정보 데이터베이스에 대한 논의
  2. 청소년정보 네트워크에 대한 논의
 Ⅲ. 청소년기관과 전문가 인터넷이용실태 및 의견조사
  1. 조사개관
  2. 청소년기관과 전문가의 인터넷 이용경향
  3. 청소년단체와 수련시설의 인터넷 이용실태
  4. 청소년 정보 DB·네트워크 구축에 대한 의견조사
 Ⅳ. 청소년정보 DB· 네트워크 시범모형
  1. 청소년정보 DB·네트워크 시범모형 개발목적