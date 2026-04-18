--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서정아||황진구||최윤경||이재희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:31Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
  제1절 서론
 제2장 아동·청소년 돌봄 체제 개관
  제1절 돌봄에 대한 선행연구 고찰
  제2절 아동 청소년 돌봄 체제
  제3절 아동 청소년 돌봄 체제 개선을 위한 노력
 제3장 위험과 재난 대응 개관
  제1절 용어 정의와 대상적 특수성
 제4장 위험과 재난 상황과 돌봄 서비스 수요 및 욕구
  제1절 돌봄 서비스 수요 및 욕구에 대한 학부모 FGI 내용 분석
  제2절 아동 청소년 돌봄 수요 및 욕구조사 분석틀
  제3절 아동 청소년 돌봄 수요 및 욕구조사 결과
  제4절 소결: 평상시와 위험 재난시 돌봄 수요 및 욕구 분석 및 제언
 제5장 외국의 위험과 재난에 대한 아동 청소년 돌봄 체제
  제1절 미국
  제2절 일본