--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정주||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구에서는 국가 및 지방자치단체에서의 청소년정책을 활성화하기 위하여 청소년육성 행정체계를 강화하는 방안을 개발하는 것을 연구목적으로 문화관광부가 관할하고 있는 문화·예술·관광·체육·청소년 분야의 물적·인적자원을 지역사회에서 효율적으로 활용하는 방안을 개발하여 제시하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론
  1. 연구의 필요성과 목적
  2. 연구내용 및 방법
 II. 청소년정책과 행정의 특성
  1. 청소년정책의 변천과정
  2. 청소년행정의 특성
 III. 청소년 발달환경과 주5일제
  1. 청소년의 발달환경과 요구
  2. 주5일제와 학교 체험학습
 IV. 청소년정책과 행정체계의 현황과 과제
  1. 청소년 행정체계의 현황과 과제