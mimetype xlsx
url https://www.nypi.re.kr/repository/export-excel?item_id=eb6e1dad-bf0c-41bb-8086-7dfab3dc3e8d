--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정배||우정자</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년자원봉사 정책과 관련한 정부 부처는 물론 각각의 정책집행계선에 있는 일선 집행기관들이 업무를 수행하는데 있어 안고 있는 문제점, 이러한 문제점과 어려움을 극복하기 위한 연계협력 필요성의 인식정도, 연계협력의 방법과 내용, 연계협력 체계 구축을 위한 효과적인 방안 등을 도출하고자 하는 것이 본 연구의 목적이다. 
 연구내용은 정부 부처의 자원봉사 부문에 대한 정책현황과 연계협력내용과 가능성 도출을 위한 현황 분석, 지역사회 차원의 청소년자원봉사 추진체계 및 지원체계들의 현황 분석, 지역사회 차원에서의 청소년자원봉사 연계협력 실태와 문제점, 주요 외국의 청소년자원봉사 정책현황과 연계협력 실태 분석, 중앙 부처간 또는 지역사회추진기관간 상호 연계협력 증진 방안 제시 등이다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-05T16:05:06Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 서론
 2. 청소년자원봉사 연계협력에 관한 이론적 배경 및 관련 연구 고찰
 1) 비영리 조직간 연계협력에 관한 이론
 2) 청소년 자원봉사활동의 구성체계
 3. 정부와 청소년자원봉사
 1) 청소년 자원봉사 정책과 추진방향
 2) 관련 정부 부처의 역할과 기능
 4. 지역사회와 청소년자원봉사
 1) 청소년 자원봉사활동 추진체계
 2) 청소년 자원봉사활동 관련 지원체계
 5. 청소년자원봉사 추진 실태 및 연계협력 현황