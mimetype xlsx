--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론 	 1
 1. 연구의 필요성과 목적	 3
 2. 연구의 내용 및 범위	 5
 3. 연구 방법	 6
 Ⅱ. 지역사회 연계 직업계고 운영 사례 분석	 9
 1. 국내 지역사회 연계 직업계고 운영 사례 분석	 11
 2. 국외 지역사회 연계 직업계고 운영 사례 분석	 27
 3. 시사점	 33
 Ⅲ. 지역사회 기반 직업계고 운영 모형 개발	 35
 1. 연구 개요	 37
 2. 지역사회 기반 직업계고 운영 사례 탐색	 41
 3. 지역사회 기반 직업계고 운영 모형 개발	 64
 Ⅳ. 지역사회 기반 직업계고 활성화를 위한 운영 방안	 71
 1. 연구 개요	 73
 2. 지역사회 기반 직업계고 운영 내용	 81
 3. 지역사회 기반 직업계고 운영 활성화 방안	 93