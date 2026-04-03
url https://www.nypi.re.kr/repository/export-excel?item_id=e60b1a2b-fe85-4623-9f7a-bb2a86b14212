--- v0 (2026-01-28)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||김진호||김희진||이경상||최원기||강명숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 정책과제제안
 2. 주요 토론 내용
 3. 세미나 자료집
  1) 인사말
  2) 주제발표 : 월드컵과 청소년문화
  3) 토론 1 : 붉은 악마와 청소년 신공동체문화
  4) 토론 2 : 히딩크효과와 청소년 글로벌 리더십
  5) 토론 3 : 길거리 응원문화와 청소년 시민의식
  6) 토론 4 : 월드컵관련 청소년의식조사 결과
  7) 토론 5 : 월드컵응원문화를 통해 나타난 청소년문화의 일반적 특성과 청소년의 가능성
  8) 토론 6 : 거리응원과 놀이문화</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>