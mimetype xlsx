--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이민희||오해섭||이장현||신순갑</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>그동안 학교폭력의 심각성에 대처하기 위한 지역사회 차원의 연구 중 1998년에는 학교폭력에 대처하기 위해 지역사회 네트워크 형성의 필요성과 모델을 제시했고, 2003년에는 제시된 모델을 토대로 지역사회 자치단체에서 모델을 시범적 운영을 시도했다면, 본 연구는 학교폭력의 예방과 치료를 위한 지역사회 네트워크의 실천적 운영의 필요성에 따라 최선의 한국형 지역사회 차원의 학교폭력 예방 및 치료의 네트워크 모델을 찾아내고 확정한 후 직접 시뮬레이션을 통해 사후 결과의 검토 및 분석, 환류까지의 전체 실천적 과정 자체를 모델화해 공표하는 것을 목적으로 하고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용
  3. 연구 방법
  4. 연구의 기대효과
 Ⅱ. 지역사회 네트워크를 통한 학교폭력 대책의 이론적 고찰
  1. 지역사회 네트워크를 통한 학교폭력 대책의 의미
  2. 지역사회 네트워크를 통한 학교폭력 대책의 국ㆍ내외 이론 고찰
  3. 한국의 지역사회 네트워크를 통한 학교폭력 대책에 관한 종합적 논의
 Ⅲ. 한국의 학교폭력 대책 지역사회 네트워크의 현황 및 실태
  1. 학교폭력 대책 지역사회 청소년 유관기관 인프라 현황
  2. 학교폭력 대책 관련 주요 청소년 유관기관의 네트워크 현황