--- v0 (2026-01-28)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||유명화</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 배경과 목적
  2. 연구의 내용과 방법
 Ⅱ. 장애청소년 현황과 청소년방과후아카데미
  1. 장애청소년의 개념과 범위
   1) 장애청소년의 법적 개념과 범주
   2) 장애청소년 현황
  2. 장애청소년 관련 주요 제도
   1) 장애청소년 관련 주요 법령
   2) 장애청소년 관련 주요 정책
  3. 청소년방과후아카데미 개요
   1) 청소년방과후아카데미 사업 개요
   2) 청소년방과후아카데미 주요 운영 지침
 Ⅲ. 장애청소년을 위한 방과후서비스 현황
  1. 장애청소년을 위한 유관부처 방과후서비스 현황