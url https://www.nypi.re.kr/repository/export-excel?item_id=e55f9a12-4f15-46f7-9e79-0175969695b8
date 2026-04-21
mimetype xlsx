--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이명숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T13:59:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T13:59:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 보고서에서는 청소년유해성의 개념과 청소년유해환경 규제방식에 대한 주요 외국의 사례를 소개하고 있다. 청소년 유해환경에 대한 활용가능한 규제방식에 대하여 정부의 행정규제, 업계의 자율규제 등에 관하여 분석하고 일본, 미국, 독일, 프랑스, 영국 등의 자율규제에 대한 사례를 제시하였다. 청소년 유해 간행물에 대한 규제와 관련하여 독일, 일본, 미국, 프랑스 등의 관련법규를 소개하였다. 청소년유해 영화에 대한 규제에 대하여는 독일, 호주, 일본의 관련법규를 소개하였고, 청소년유해 방송에 대한 규제 에서는 프랑스, 독일, 일본의 관련법규를 소개하였다. 청소년유해 통신물에 대한 규제와 관련해서는 미국의 사례 로 위헌판결을 받은 인터넷에서의 음란물 규제와 통신품 위법에 대한 내용을 소개하였다.청소년의 유해업소 출입규제 등에 관하여 독일과 일본의 관련법령을 소개하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T13:59:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제 1 장 서 장
 제 2 장 청소년유해환경의 `유해성` 개념
  1. 청소년유해환경의 대상영역
  2. 일본의 청소년보호육성조례에 나타난 유해성의 개념
 제 3 장 청소년유해환경 규제방식
  1. 활용가능한 규제방식
  2. 정부의 행정규제
  3. 업계의 자율규제
  4. 일본의 시민감시운동
  5. 일본 업계의 자율규제
  6. 영국 잡지업계의 자율규제