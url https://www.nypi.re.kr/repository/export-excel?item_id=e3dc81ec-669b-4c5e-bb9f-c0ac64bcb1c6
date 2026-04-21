--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김진호||최창욱||박정배</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 제주지역의 제반환경 및 청소년관련 기관의 프로그램 운영실태를 조사하고, 제주도의 지역적 특성 및 환경과 청소년들의 요구에 부합하는 청소년문화특화프로그램을 개발하는데 목적이 있다. 
 또한, 제주도청소년문화특화프로그램 효율적 운영방안과 사업화전략을 제시함으로써, 향후 제주도 청소년문화특화프로그램이 안정적·지속적으로 운영하고 활성화시키는데 기반을 제공한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성
  2. 연구의 목적
  3. 연구의 내용
  4. 연구의 방법
  5. 연구의 추진체계
 Ⅱ. 제주도 청소년문화특화프로그램의 개념 및 특성
  1. 제주도 청소년문화특화프로그램의 개념
  2. 제주도 청소년문화특화프로그램의 구성요소
  3. 제주도 청소년문화특화프로그램의 특성
 Ⅲ. 제주도 청소년시책 추진실태 분석 및 평가