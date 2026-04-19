--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이창호||왕석순</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:31Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:31Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:31Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론                                                                 
   1. 연구의 필요성 및 목적                                        
   2. 연구 내용
   3. 연구 방법
 Ⅱ. 청소년의 유해약물 및 사이버중독실태
   1. 약물중독실태
   2. 사이버중독실태
 Ⅲ. 약물·사이버중독 안전내용
   1. 약물·사이버중독 영역 분류
   2. 약물·사이버중독 교급별 안전내용 지도안 개발
 Ⅳ. 결론
 참고문헌
 Abstract
 부록</t>
         </is>
       </c>