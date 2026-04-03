--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:01Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:01Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	 1
 1. 연구의 필요성 및 목적	 3
 2. 연구내용	 4
 3. 연구방법	 5
 4. 연구절차	 7
 Ⅱ. 이론적 고찰	 9
 1. 한국경제발전관 청소년 교육 프로그램 분석	 11
 2. 청소년 대상 과학관 프로그램 탐색	 16
 3. 국내･외 청소년 대상 기업가정신 교육프로그램 탐색	 22
 Ⅲ. 초･중학생 기업가정신 교육모듈 교재 개발	 59
 1. 초･중학생 기업가정신 교육 교재 개발을 위한 설문 조사 및 분석	 61
 2. 초･중학생 기업가정신 교육 교재 개발을 위한 내용 요소 도출 및  교재 체제 개발	 66
 Ⅳ. 초･중학생 기업가정신 교육 모듈 교재 현장 적용성 검증	 73
 1. 초･중학생 기업가정신 교육 모듈 교재 현장 적용성 검증 개요	 75
 2. 초･중학생 기업가정신 교육 모듈 교재 현장 적용성 검증 분석 결과	 76
 Ⅴ. 초･중학생 기업가정신 교육 모듈 운영 및 실행 방안	 83