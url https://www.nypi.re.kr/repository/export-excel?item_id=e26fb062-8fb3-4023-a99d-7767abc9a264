--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이창호</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:51Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>PART 01. 학교-지역사회-민간연계를 통한 우수 인성교육 프로그램 발굴확산 사업 개요    1
 1. 세부 사업 개요    3
 2. 추진 근거    3
 3. 사업 목적    4
 4. ‘제2차 인성교육 종합계획’ 방향 추진체계    5
 5. 조직 구성 및 업무분담    6
 6. 사업 내용 및 산출물    6
 PART 02. 학교-지역사회-민간연계를 통한 우수 인성교육 프로그램 발굴확산 사업 추진 실적    9
 1. 인성교육 우수전문교사 네트워크    11
 2. 인성교육실천사례연구발표대회    17
 3. 대한민국 인성시민교육대상    22
 4. 인성교육프로그램 비인증제 운영 및 활성화 방안 연구    30
 5. 인성교육 시･도교육청 담당자 협의회 실시    33
 PART 03. 부록    35
 [부록 1] 2023년 인성교육실천사례연구발표대회 입상자 명단    37
 [부록 2] 2023년 인성교육실천사례연구발표대회 주요 입상작 연구보고서 요약서    39