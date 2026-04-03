--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||김경준||이춘화||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 전국의 수련시설을 대상으로 기본적인 인프라와 운영현황에 대한 조사와 더불어 시설에서 종사하는 지도자나 운영자를 대상으로 한 의견조사 등을 통해 관련제도의 개선방안과 수련시설 운영을 위한 기본적인 기준마련 등을 목적으로 하고 있다. 
 세부적인 연구목표로는 첫째, 전국의 모든 수련시설을 대상으로 각 시설의 기본적인 인프라 실태와 2002년 운영현황에 대한 조사를 실시하는 것이다. 
 둘째, 수련시설에서 근무하는 지도자나 운영자 등을 대상으로 청소년시설관련 제도개선에 대한 의견조사를 실시하는 것이다.
 셋째, 시설별 실태조사 및 의견조사 결과분석을 통해 수련시설과 관련한 당면 문제를 파악하고 원인을 진단하고자 하는 것이다. 
 넷째, 파악된 현안 문제 등과 관련된 제도적 문제와 개선방안을 모색하는 것이다. 
 마지막으로 조사된 자료를 체계적으로 정리하여 수련시설 관련 정책 수립 및 추진에 필요한 기초자료를 제공하는 것이다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 I. 연구의 개요
 1. 연구의 배경과 목적
 2. 연구의 내용과 방법
 II.청소년수련시설 실태조사
 1. 청소년수련시설 실태조사 개요
 1) 조사배경과 목적