--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -413,57 +413,53 @@
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>다문화청소년종단연구정책제안||다문화청소년패널조사</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
-          <t>2022 다문화청소년 종단연구</t>
-[...6 lines deleted...]
-      </c>
+          <t>2022 다문화청소년 종단연구: 정책제안자료집</t>
+        </is>
+      </c>
+      <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>