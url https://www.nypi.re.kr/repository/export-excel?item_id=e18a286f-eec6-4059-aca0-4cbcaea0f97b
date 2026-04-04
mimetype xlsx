--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||박지영||서보람||이지혜||양수빈</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 서론
 1. 연구의 필요성 및 목적	3
 2. 연구내용 및 방법	7
 Ⅱ. 학업중단 숙려제도 현황 분석
 1. 학업중단 숙려제 추진 경과 및 성과	27
 2. 시·도별 학업중단 숙려제 운영 지침 현황	33
 3. 시·도별 학업중단예방 예산 집행 방법	43
 Ⅲ. 학업중단 숙려제 운영 실태조사 결과 분석
 1. 교사 조사 결과 분석	51
 2. 학생 조사 결과 분석	189
 3. 기관 담당자 조사 결과 분석	213
 Ⅳ. 요약 및 정책제언
 1. 요약	263
 2. 정책제언	280
 참고문헌	291
 부      록 