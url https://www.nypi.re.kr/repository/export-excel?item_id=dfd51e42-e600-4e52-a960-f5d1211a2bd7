--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>조혜영||양계민</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:29Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:29Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:29Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 프로그램 개요
     1. 템플스테이 가족 및 청소년 프로그램 매뉴얼 개발 취지
     2. 프로그램 개발 및 구성
     3. 매뉴얼 활용 방안
 Ⅱ. 주요 프로그램 소개
     1. 행복카드와 여행카드 활동
     2. 나와 우리 가족의 어둠 밝히기: 연꽃등 만들기와 후속 활동
     3. 꿈은 펼치고 집착은 버리자: 소금 만다라
     4. 먹기 명상: 마음을 전념하는 명상활동
     5. 나를 낮추고 상대방을 존중하는 108배
     6. 발우공양: 건강한 식습관 기르기
     7. 걷기 명상: 포행
     8. 스님과의 대화
 Ⅲ. 도입활동 프로그램 소개
     1. 나만의 아바타 만들기