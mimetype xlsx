--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박창남||임성택||전경숙||김성식</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 중도탈락 청소년 실태에 대한 분석과 기존의 중도탈락 청소년을 대상으로 한 정부의 정책분석을 토대로 하여, 중도탈락을 사전에 예방하고, 이미 중도탈락한 청소년을 효과적으로 지원할 수 있는 정부의 종합대책을 제시하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 중도탈락 청소년 실태
  1) 중도탈락 청소년의 규모와 추이
  2) 잠재적 중퇴생 실태조사
  3) 중도탈락 청소년 면접 조사
 3. 중도탈락의 원인
  1) 조사결과 분석
  2) 공통요인
  3) 교급별 요인
 4. 중도탈락 청소년을 위한 부처별 정책
  1) 대안학교