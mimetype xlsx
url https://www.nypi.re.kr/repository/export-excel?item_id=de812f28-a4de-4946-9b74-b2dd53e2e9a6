--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,51 +296,51 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김형주||장근영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:51Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:51Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 목적은 청년정책에 대해 정책고객인 청년들의 관점과 요구를 중심으로 수요자중심 평가모형을 활용하여 청년정책을 진단하고 개선방향을 제언하는 것이다. 우선, 정책평가 및 평가모형의 이론과 적용에 관한 선행연구 및 문헌을 고찰하였으며, 이를 토대로 청년정책에서 수요자 관점의 개념과 범위에 관해 논의하고, 평가모형의 이론적 기반이 되는 프로그램 평가모형에서 수요자 중심 평가에 미치는 시사점을 도출하였다. 
   수요자 중심 평가모형 개발을 위하여 구안된 수요자 중심 평가모형의 체제 및 평가지표에 대해 전문가 델파이조사를 통해 타당성을 검증하고, 개발된 수요자 중심 평가모형의 평가영역 및 평가지표에 대해 AHP를 통한 평가가중치를 분석하였다.
   개발된 수요자 중심 평가모형을 활용한 청년정책 진단을 위한 전문가 평가와 정책수요자인 청년 당사자 평가를 시행하였다. 수요자 평가는 평가지표에 따른 정량평가와 심층면담조사를 통한 정성평가로 운영하고, 청년 대상 수요자 평가의 경우 정책에 대한 수요와 욕구 조사를 병행하였다.
   마지막으로 정책고객인 청년이 중심이 된 청년정책에 대한 진단 평가와 청년들의 다양한 의견수렴을 통해 중장기적 관점에서 청년정책의 개선을 위한 정책과제를 발굴하였다. 즉, 정책수요자 중심의 청년정책 체계 구축이란 비전 하에 6개 분야 총 30개의 정책과제를 제안하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-29T11:28:51Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론
   1. 연구의 필요성 및 목적	3
   2. 연구내용	8
   3. 연구방법	9
 Ⅱ. 수요자 중심 평가모형 및 청년정책 평가 동향
   1. 평가모형과 정책평가의 유형과 시사점	13
@@ -386,52 +386,60 @@
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-기본04</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6582</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>청년||청년정책||수요자 중심||평가모형||정책요구</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>수요자 중심 평가모형을 활용한 청년정책 진단 연구</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 