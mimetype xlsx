--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김헌태||김영인||고원||허동원</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 의의와 필요성
  2. 연구의 범위와 방법
  3. 청소년 참여ㆍ인권의 개념과 의의
 Ⅱ. 청소년 참여ㆍ인권 환경의 변화 분석
  1. 민주화와 개방
  2. 사회경제적 구조의 변화
  3. 학교제도의 변화
  4. 부정적 사회 인식ㆍ관행의 지속
  5. 국제사회의 청소년 참여ㆍ인권의 확대 추세
 Ⅲ. 청소년 참여ㆍ인권 관련 정책 변화 및 진단
  1. 청소년 참여ㆍ인권 정책의 개념과 유형
  2. 청소년 참여ㆍ인권 정책의 동향
  3. 청소년 참여ㆍ인권 정책의 분석과 진단
 Ⅳ. 청소년 참여ㆍ인권 분야 핵심변화 트렌드와 정책 제언
  1. 청소년 참여ㆍ인권 환경과 정책 변화 핵심 트렌드