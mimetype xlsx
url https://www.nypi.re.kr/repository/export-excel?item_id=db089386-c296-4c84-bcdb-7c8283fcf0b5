--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민||김지경||맹영임||조혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>또래조정이란 학생들 사이에서 일어나는 갈등을 '또래' 학생이 조정자가 되어 대화를 통해 해결하도록 돕는 과정 및 활동으로, 학생들 간에 갈등이 발생했을 때 또래의 적극적인 갈등 조정역할을 통해 그 갈등이 학교폭력으로 발전하기 전에 학생 간 갈등을 대화, 토론 등 합리적인 절차에 의해 해결하게 된다면 학교폭력을 예방하고 건전한 또래문화를 조성할 수 잇을 것이라는 기대로부터 시작되었다.
  따라서 본 사업의 목적은 또래조정활동을 전국적으로 보급하기에 앞서 시범적으로 전국 79개교에 적용을 하고, 시범적용을 통해 또래조정활동의 운영방식과 프로그램의 효과성을 검증함으로써 향후보다 나은 또래조정활동 운영방식을 도출하고 효과적인 프로그램 개발에 함의를 제공하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
 1. 사업의 배경 및 목적
 2. 사업의 내용
 3. 선행연구 검토
 Ⅱ. 또래조정시범사업의 현황
 1. 설문조사결과
 2. 심층면접
 Ⅲ. 또래조정시범사업의 효과 및 만족도
 1. 학생의 효과 및 만족도
 2. 교사의 평가 및 만족도