--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:31Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:31Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:31Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제 1 장 서론
   1. 연구의 필요성 및 목적
   2. 연구내용
 제 2 장 이론적 배경
   1. 멘토링의 효과성에 대한 선행문헌 분석
     1) 멘토링의 정의 및 특징
     2) 멘토링 프로그램의 효과성
   2. 휴먼네트워크 멘토링 프로그램 개요
 제 3 장 연구방법
    1. 멘토링프로그램 효과성 측정도구 개발 개요
    2. 선행문헌 분석
    3. 멘토링 프로그램 비전과 목표 설정을 위한 전문가 델파이 조사
    4. 멘토링 프로그램 효과성 측정도구 개발
    5. 멘토링 프로그램 효과성 측정도구 타당화를 위한 설문조사
    6. 자료 분석
 제 4 장 연구결과