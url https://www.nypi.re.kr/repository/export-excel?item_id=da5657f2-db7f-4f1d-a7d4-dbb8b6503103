--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||유성렬</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론	 
  1. 조사 배경과 목적	 
  2. 조사 내용과 방법	 
 Ⅱ. 지역아동센터 현황과 아동패널조사 개요	 
  1. 지역아동센터 현황	 
   1) 시설현황	 
   2) 이용아동 현황	 
   3) 종사자 현황	 
  2. 지역아동센터 아동패널조사 개요	 
   1) 조사대상	 
   2) 조사내용	 
   3) 조사 및 자료처리 방법	 
   4) 조사결과 분석방법	 
 Ⅲ. 지역아동센터 아동패널조사2013 주요결과와 3년간 변화 분석	 
  1. 개인발달	 