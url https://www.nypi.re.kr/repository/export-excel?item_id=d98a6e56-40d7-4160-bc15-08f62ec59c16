--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||장수현||정계영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 국문요약  
 제1장  서 론 
 1. 연구의 필요성 및 목적  
 2. 연구내용 및 범위  
 가. 연구대상 
 나. 공간적 범위 
 다. 연구내용 
 3. 연구방법  
 가. 문헌연구 
 나. 설문조사 
 제2장  이론적 배경  
 1. 문화자원의 개념과 유형 
 가. 문화자원의 개념 
 나. 문화자원의 유형 
 2. 동북아문화공동체 